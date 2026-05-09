--- v1 (2026-03-24)
+++ v2 (2026-05-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Stato</t>
   </si>
   <si>
     <t>Rapporto situazione personale</t>
   </si>
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Borse di studio</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>17/04/2026 23:30</t>
   </si>
   <si>
     <t>31/12/2100</t>
   </si>
   <si>
-    <t>Bando aperto</t>
+    <t>Selezioni in corso</t>
   </si>
   <si>
     <t>Non dovuto</t>
   </si>
   <si>
     <t>Selezione comparativa pubblica, per titoli e colloquio, per l'assegnazione di n. 4 borse di studio in materia di indagine entomologica sulla zanzara tigre, rivolta a laureati</t>
   </si>
   <si>
     <t>https://www.arpae.it/it/bandi-di-concorso/2026/selezione-per-assegnazione-4-borse-di-studio-zanzara-tigre-2026</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>05/04/2024 12:30</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>Graduatorie ed elenchi approvati</t>
   </si>
   <si>
     <t>Bando di selezione comparativa per il conferimento di n. 4 (quattro) borse di studio</t>
   </si>