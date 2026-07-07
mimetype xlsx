--- v0 (2025-10-09)
+++ v1 (2026-07-07)
@@ -338,51 +338,51 @@
   <si>
     <t>https://www.arpae.it/it/bandi-gara/2024/affidamento-della-fornitura-di-notebook-da-campo-progetto-pnc1-4-aces</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>22/11/2024 18:00</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>RDO aperta n. 4779090 su Consip per l'affidamento della fornitura di un sistema portatile di identificazione (RIID) di radionuclidi gamma emettitori con rivelatore al Germanio ad alta efficienza, finanziata dal Piano Nazionale complementare al PNRR - Investimento compreso nel Programma “Salute, Ambiente, Biodiversità e Clima” - Risorse 2024 - P3.</t>
   </si>
   <si>
     <t>https://www.arpae.it/it/bandi-gara/2024/rdo-aperta-n-4779090-su-consip-per-laffidamento-della-fornitura-di-un-sistema-portatile-di-identificazione-riid-di-radionuclidi-gamma-emettitori-con-rivelatore-al-germanio-ad-alta-efficienza-finanziata-dal-piano-nazionale-complementare-al-pnrr</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>21/11/2024 15:00</t>
   </si>
   <si>
-    <t>Avviso di indagine di mercato per l'affidamento della fornitura di n. 6 sistemi di raffreddamento e riciclo dell'azoto liquido dei rivelatori al germanio iperpuro HPGe, finanziata dal Piano Nazionale complementare al PNRR</t>
+    <t>Procedura negoziata previa indagine di mercato per l'affidamento della fornitura di n. 6 sistemi di raffreddamento e riciclo dell'azoto liquido dei rivelatori al germanio iperpuro HPGe, finanziata dal Piano Nazionale complementare al PNRR</t>
   </si>
   <si>
     <t>https://www.arpae.it/it/bandi-gara/2024/procedura-negoziata-senza-bando-per-laffidamento-della-fornitura-di-n-6-sistemi-di-raffreddamento</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>29/10/2024 18:00</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>AGGIORNAMENTO 8/04/2025 Avviso di indagine di mercato per l'affidamento, suddiviso in lotti,  di sonde automatiche per il monitoraggio acque.</t>
   </si>
   <si>
     <t>https://www.arpae.it/it/bandi-gara/2024/indagine-di-mercato-per-laffidamento-della-fornitura-di-sonde-per-il-monitoraggio-acque</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>15/10/2024 13:00</t>
   </si>